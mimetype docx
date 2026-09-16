--- v0 (2026-05-19)
+++ v1 (2026-09-16)
@@ -1,5468 +1,1059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Hlk192249544"/>
-    <w:p w14:paraId="2AED61BA" w14:textId="4DCFDFA4" w:rsidR="00C27CB8" w:rsidRDefault="003C7C42">
+    <w:p>
       <w:pPr>
-        <w:spacing w:before="88"/>
-[...197 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:szCs w:val="42"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> ANNUAL CONFERENCE AGENDA</w:t>
+        <w:t xml:space="preserve">WPA 14TH ANNUAL CONFERENCE AGENDA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4031C7C3" w14:textId="77777777" w:rsidR="00C27CB8" w:rsidRDefault="00C27CB8">
-[...30 lines deleted...]
-        <w:ind w:left="273" w:right="133"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="15100" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4139 lines deleted...]
-      <w:cols w:space="708"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:color="555555"/>
+          <w:left w:val="single" w:sz="8" w:color="555555"/>
+          <w:bottom w:val="single" w:sz="8" w:color="555555"/>
+          <w:right w:val="single" w:sz="8" w:color="555555"/>
+          <w:insideH w:val="single" w:sz="6" w:color="777777"/>
+          <w:insideV w:val="single" w:sz="6" w:color="777777"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="70" w:type="dxa"/>
+          <w:left w:w="100" w:type="dxa"/>
+          <w:bottom w:w="70" w:type="dxa"/>
+          <w:right w:w="100" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="12900"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:fill="E8EDF2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunday — 14th March 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:00 - 18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registration Desk open all day! @ Hotel Lobby</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19:30 - 21:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WPA Welcome Party (delegates and paid spouses) Foyer Third Floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:fill="E8EDF2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday — 15th March 2027 — Coffee/tea breaks at 10:30 and 16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:00 - 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcome Address by Peter van der Knaap, President of WPA: Overview of 2023-2024 / Review of Key Agenda items / Award Ceremony / Ballroom 7th Floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00 - 10:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Photo will be taken @ Hotel Steps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:00 - 12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start of "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:40 - 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunch (delegates and paid spouses) @ Hotel's Dining Rooms on 7th Floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 - 18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Evening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:fill="E8EDF2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday — 16th March 2027 — Coffee/tea breaks at 10:30 and 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09:20 - 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00 - 12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:40 - 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunch (delegates and paid spouses) @ Hotel's Dining Rooms on 7th Floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 - 16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17:00 - 22:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Live band performing - dinner / music. Bus to venue depart at 17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:fill="E8EDF2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday — 17th March 2027 — Coffee/tea breaks at 11:00 and 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08:00 - 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informal Meetings to be scheduled by delegates themselves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10:00 - 12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12:40 - 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunch (delegates and paid spouses) @ Hotel's Dining Rooms on 7th Floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14:00 - 17:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue "One-on-One" meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18:00 - 19:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Good Bye Party – Foyer 3rd Floor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId1"/>
+      <w:footerReference w:type="default" r:id="rId2"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1050" w:right="720" w:bottom="1050" w:left="720" w:header="250" w:footer="250" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-</w:fonts>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0" w:line="150" w:lineRule="exact"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Worldwide Partners Alliance, Ltd</w:t>
+    </w:r>
+    <w:r>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Unit A, 8/F, Nathan Commercial Building,</w:t>
+    </w:r>
+    <w:r>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">430-436 Nathan Road,</w:t>
+    </w:r>
+    <w:r>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Yaumatei,</w:t>
+    </w:r>
+    <w:r>
+      <w:br/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Hong Kong</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-</w:settings>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="2438400" cy="686829"/>
+          <wp:docPr id="1" name="WPA Logo"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="WPA Logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2438400" cy="686829"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...502 lines deleted...]
-</w:styles>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/wpa-logo.png"/></Relationships>
 </file>
-
-[...363 lines deleted...]
-</file>